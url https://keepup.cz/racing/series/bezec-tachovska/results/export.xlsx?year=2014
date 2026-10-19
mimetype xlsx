--- v0 (2026-10-19)
+++ v1 (2026-10-19)
@@ -112,51 +112,51 @@
   <si>
     <t>Výsledky seriálu: Běžec Tachovska</t>
   </si>
   <si>
     <t>Běžec Tachovska 2014</t>
   </si>
   <si>
     <t>Seriál závodů</t>
   </si>
   <si>
     <t>Běžec Tachovska</t>
   </si>
   <si>
     <t>Ročník závodního seriálu</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>01. 01. 2014 - 31. 12. 2014</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-19 09-42-47</t>
+    <t>2026-10-19 20-05-06</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>Závod: Ganajova stezka</t>
   </si>
   <si>
     <t>Závod: Běh přes Pepíkovu lávku</t>
   </si>
   <si>
     <t>Závod: Memoriál Josefa Machta</t>
   </si>
   <si>
     <t>Závod: Běh do kopce</t>
   </si>
   <si>
     <t>Závod: Velikonoční desítka</t>
   </si>
   <si>
     <t>Závod: Běh KERMI</t>
   </si>
   <si>
     <t>Závod: Běh ke zřícenině</t>
   </si>