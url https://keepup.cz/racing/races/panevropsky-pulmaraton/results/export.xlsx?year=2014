--- v0 (2026-10-13)
+++ v1 (2026-10-13)
@@ -44,51 +44,51 @@
   <si>
     <t>Výsledky závodu: Panevropský půlmaraton</t>
   </si>
   <si>
     <t>Panevropský půlmaraton 2014</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Panevropský půlmaraton</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>16. 08. 2014 - 16. 08. 2014</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-13 19-38-20</t>
+    <t>2026-10-13 21-48-56</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>21,097 km - Celkově</t>
   </si>
   <si>
     <t>21,097 km - Muži</t>
   </si>
   <si>
     <t>21,097 km - Ženy</t>
   </si>
   <si>
     <t>Výsledky pouze na vybrané trase ročníku závodu. Celkové výsledky v tomto ročníku závodu bez ohledu na kategorii.</t>
   </si>
   <si>
     <t>Umístění</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Čas startu</t>
   </si>