--- v0 (2026-10-19)
+++ v1 (2026-10-20)
@@ -68,51 +68,51 @@
   <si>
     <t>Výsledky závodu: Mochtínský přespolní běh</t>
   </si>
   <si>
     <t>Mochtínský přespolní běh 2026</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Mochtínský přespolní běh</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>08. 05. 2026 - 08. 05. 2026</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-19 17-35-15</t>
+    <t>2026-10-20 06-33-25</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>MLADŠÍ ŽÁCI: 2011 – 2012 (920 m) - Celkově</t>
   </si>
   <si>
     <t>MLADŠÍ ŽÁCI: 2011 – 2012 (920 m) - Muži</t>
   </si>
   <si>
     <t>MLADŠÍ ŽÁKYNĚ: 2011 – 2012 (920 m) - Celkově</t>
   </si>
   <si>
     <t>MLADŠÍ ŽÁKYNĚ: 2011 – 2012 (920 m) - Ženy</t>
   </si>
   <si>
     <t>STARŠÍ ŽÁKYNĚ: 2009 – 2010 (1.150 m) - Celkově</t>
   </si>
   <si>
     <t>STARŠÍ ŽÁKYNĚ: 2009 – 2010 (1.150 m) - Ženy</t>
   </si>
   <si>
     <t>Hlavní závod - Celkově</t>
   </si>