--- v0 (2026-10-19)
+++ v1 (2026-10-19)
@@ -76,51 +76,51 @@
   <si>
     <t>Výsledky závodu: Mochtínský přespolní běh</t>
   </si>
   <si>
     <t>Mochtínský přespolní běh 2023</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Mochtínský přespolní běh</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>08. 05. 2023 - 08. 05. 2023</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-19 17-35-08</t>
+    <t>2026-10-20 01-05-31</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>MLADŠÍ ŽÁCI: 2010 - 2011 - Celkově</t>
   </si>
   <si>
     <t>MLADŠÍ ŽÁCI: 2010 - 2011 - Muži</t>
   </si>
   <si>
     <t>MLADŠÍ ŽÁKYNĚ: 2010 - 2011 - Celkově</t>
   </si>
   <si>
     <t>MLADŠÍ ŽÁKYNĚ: 2010 - 2011 - Ženy</t>
   </si>
   <si>
     <t>STARŠÍ ŽÁCI: 2008 - 2009 - Celkově</t>
   </si>
   <si>
     <t>STARŠÍ ŽÁCI: 2008 - 2009 - Muži</t>
   </si>
   <si>
     <t>STARŠÍ ŽÁKYNĚ: 2008 - 2009 - Celkově</t>
   </si>