--- v0 (2026-10-19)
+++ v1 (2026-10-20)
@@ -44,51 +44,51 @@
   <si>
     <t>Výsledky závodu: Mochtínský přespolní běh</t>
   </si>
   <si>
     <t>Mochtínský přespolní běh 2021</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Mochtínský přespolní běh</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>08. 05. 2021 - 14. 05. 2021</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-19 20-23-40</t>
+    <t>2026-10-20 06-34-30</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>Hlavní závod - Celkově</t>
   </si>
   <si>
     <t>Hlavní závod - Muži</t>
   </si>
   <si>
     <t>Hlavní závod - Ženy</t>
   </si>
   <si>
     <t>Výsledky pouze na vybrané trase ročníku závodu. Celkové výsledky v tomto ročníku závodu bez ohledu na kategorii.</t>
   </si>
   <si>
     <t>Umístění</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Čas startu</t>
   </si>