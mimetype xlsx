--- v0 (2026-10-19)
+++ v1 (2026-10-20)
@@ -44,51 +44,51 @@
   <si>
     <t>Výsledky závodu: Horažďovická dvacítka</t>
   </si>
   <si>
     <t>Horažďovická dvacítka 1988</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Horažďovická dvacítka</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>04. 04. 1988 - 04. 04. 1988</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-19 20-21-45</t>
+    <t>2026-10-20 03-34-25</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>Silniční běh 20 km - Celkově</t>
   </si>
   <si>
     <t>Silniční běh 20 km - Muži</t>
   </si>
   <si>
     <t>Silniční běh 20 km - Ženy</t>
   </si>
   <si>
     <t>Výsledky pouze na vybrané trase ročníku závodu. Celkové výsledky v tomto ročníku závodu bez ohledu na kategorii.</t>
   </si>
   <si>
     <t>Umístění</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Čas startu</t>
   </si>