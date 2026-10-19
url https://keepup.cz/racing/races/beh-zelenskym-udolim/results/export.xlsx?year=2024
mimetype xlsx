--- v0 (2026-10-19)
+++ v1 (2026-10-19)
@@ -120,51 +120,51 @@
   <si>
     <t>Výsledky závodu: Běh Zelenským údolím</t>
   </si>
   <si>
     <t>Běh Zelenským údolím 2024</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Běh Zelenským údolím</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>08. 06. 2024 - 08. 06. 2024</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-19 09-42-46</t>
+    <t>2026-10-19 12-42-39</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>Předškolní děti 2 – dívky 2018-2019 – 100 m - Celkově</t>
   </si>
   <si>
     <t>Předškolní děti 2 – dívky 2018-2019 – 100 m - Ženy</t>
   </si>
   <si>
     <t>Nejmladší žákyně 2016-2017 – 400 m - Celkově</t>
   </si>
   <si>
     <t>Nejmladší žákyně 2016-2017 – 400 m - Ženy</t>
   </si>
   <si>
     <t>Nejmladší žáci 2016-2017 – 400 m - Celkově</t>
   </si>
   <si>
     <t>Nejmladší žáci 2016-2017 – 400 m - Muži</t>
   </si>
   <si>
     <t>Mladší žákyně 2014-2015 – 800 m - Celkově</t>
   </si>