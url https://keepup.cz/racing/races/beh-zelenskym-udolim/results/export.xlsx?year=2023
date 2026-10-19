--- v0 (2026-10-19)
+++ v1 (2026-10-19)
@@ -160,51 +160,51 @@
   <si>
     <t>Výsledky závodu: Běh Zelenským údolím</t>
   </si>
   <si>
     <t>Běh Zelenským údolím 2023</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Běh Zelenským údolím</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>10. 06. 2023 - 10. 06. 2023</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-19 09-42-43</t>
+    <t>2026-10-19 12-42-29</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>Předškolní děti 1 – dívky 2019 a ml. – 60 m - Celkově</t>
   </si>
   <si>
     <t>Předškolní děti 1 – dívky 2019 a ml. – 60 m - Ženy</t>
   </si>
   <si>
     <t>Předškolní děti 1 – chlapci 2019 a ml. – 60 m - Celkově</t>
   </si>
   <si>
     <t>Předškolní děti 1 – chlapci 2019 a ml. – 60 m - Muži</t>
   </si>
   <si>
     <t>Předškolní děti 2 – dívky 2017-2018 – 100 m - Celkově</t>
   </si>
   <si>
     <t>Předškolní děti 2 – dívky 2017-2018 – 100 m - Ženy</t>
   </si>
   <si>
     <t>Nejmladší žákyně 2015-2016 – 400 m - Celkově</t>
   </si>