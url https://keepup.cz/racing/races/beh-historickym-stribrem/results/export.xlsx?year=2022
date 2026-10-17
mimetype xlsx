--- v0 (2026-10-16)
+++ v1 (2026-10-17)
@@ -44,51 +44,51 @@
   <si>
     <t>Výsledky závodu: Běh historickým Stříbrem</t>
   </si>
   <si>
     <t>Běh historickým Stříbrem 2022</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Běh historickým Stříbrem</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>12. 06. 2022 - 12. 06. 2022</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-16 20-56-23</t>
+    <t>2026-10-17 05-27-58</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>Hlavní závod - Celkově</t>
   </si>
   <si>
     <t>Hlavní závod - Muži</t>
   </si>
   <si>
     <t>Hlavní závod - Ženy</t>
   </si>
   <si>
     <t>Výsledky pouze na vybrané trase ročníku závodu. Celkové výsledky v tomto ročníku závodu bez ohledu na kategorii.</t>
   </si>
   <si>
     <t>Umístění</t>
   </si>
   <si>
     <t>Jméno</t>
   </si>
   <si>
     <t>Čas startu</t>
   </si>