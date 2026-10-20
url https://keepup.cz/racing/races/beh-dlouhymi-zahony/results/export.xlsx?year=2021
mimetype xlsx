--- v0 (2026-10-20)
+++ v1 (2026-10-20)
@@ -104,51 +104,51 @@
   <si>
     <t>Výsledky závodu: Běh Dlouhými Záhony</t>
   </si>
   <si>
     <t>Běh Dlouhými Záhony 2021</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Běh Dlouhými Záhony</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>30. 10. 2021 - 30. 10. 2021</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-20 02-20-49</t>
+    <t>2026-10-20 20-47-52</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>100 m - Celkově</t>
   </si>
   <si>
     <t>100 m - Muži</t>
   </si>
   <si>
     <t>100 m - Ženy</t>
   </si>
   <si>
     <t>400 m - Celkově</t>
   </si>
   <si>
     <t>400 m - Muži</t>
   </si>
   <si>
     <t>400 m - Ženy</t>
   </si>
   <si>
     <t>700 m - Celkově</t>
   </si>