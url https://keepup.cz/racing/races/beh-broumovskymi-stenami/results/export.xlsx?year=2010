--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -52,51 +52,51 @@
   <si>
     <t>Výsledky závodu: Běh Broumovskými stěnami</t>
   </si>
   <si>
     <t>Běh Broumovskými stěnami 2010</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Běh Broumovskými stěnami</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>04. 09. 2010 - 04. 09. 2010</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-09-25 04-45-25</t>
+    <t>2026-09-25 12-07-43</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>Hlavní trať – 25 km - Celkově</t>
   </si>
   <si>
     <t>Hlavní trať – 25 km - Muži</t>
   </si>
   <si>
     <t>Hlavní trať – 25 km - Ženy</t>
   </si>
   <si>
     <t>Žactvo – cca 14,5 km - Celkově</t>
   </si>
   <si>
     <t>Žactvo – cca 11 km - Celkově</t>
   </si>
   <si>
     <t>Výsledky pouze na vybrané trase ročníku závodu. Celkové výsledky v tomto ročníku závodu bez ohledu na kategorii.</t>
   </si>
   <si>
     <t>Umístění</t>
   </si>