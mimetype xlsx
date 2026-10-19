--- v0 (2026-10-19)
+++ v1 (2026-10-19)
@@ -68,51 +68,51 @@
   <si>
     <t>Výsledky závodu: Babylonská sedma</t>
   </si>
   <si>
     <t>Babylonská sedma 2022</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Babylonská sedma</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>30. 01. 2022 - 01. 01. 2023</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-10-19 15-56-35</t>
+    <t>2026-10-19 20-15-44</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>Celkové výsledky - Celkově</t>
   </si>
   <si>
     <t>Celkové výsledky - Muži</t>
   </si>
   <si>
     <t>Celkové výsledky - Ženy</t>
   </si>
   <si>
     <t>Hlavní závod - Celkově</t>
   </si>
   <si>
     <t>Hlavní závod - Muži</t>
   </si>
   <si>
     <t>Hlavní závod - Ženy</t>
   </si>
   <si>
     <t>Etapová prémie: Ke kravínu - Celkově</t>
   </si>