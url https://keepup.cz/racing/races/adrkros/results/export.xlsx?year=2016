--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -80,51 +80,51 @@
   <si>
     <t>Výsledky závodu: Ádrkros</t>
   </si>
   <si>
     <t>Ádrkros 2016</t>
   </si>
   <si>
     <t>Závod</t>
   </si>
   <si>
     <t>Ádrkros</t>
   </si>
   <si>
     <t>Ročník závodů</t>
   </si>
   <si>
     <t>Období</t>
   </si>
   <si>
     <t>05. 11. 2016 - 05. 11. 2016</t>
   </si>
   <si>
     <t>Vygenerováno</t>
   </si>
   <si>
-    <t>2026-09-25 16-29-19</t>
+    <t>2026-09-26 17-17-00</t>
   </si>
   <si>
     <t>Výsledkové listiny</t>
   </si>
   <si>
     <t>Hlavní závod – 9 km - Celkově</t>
   </si>
   <si>
     <t>Hlavní závod – 9 km - Muži</t>
   </si>
   <si>
     <t>Hlavní závod – 9 km - Ženy</t>
   </si>
   <si>
     <t>70 m - Celkově</t>
   </si>
   <si>
     <t>70 m - Muži</t>
   </si>
   <si>
     <t>70 m - Ženy</t>
   </si>
   <si>
     <t>250 m - Celkově</t>
   </si>